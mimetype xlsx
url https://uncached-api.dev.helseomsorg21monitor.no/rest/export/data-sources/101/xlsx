--- v0 (2026-06-05)
+++ v1 (2026-11-05)
@@ -206,42 +206,50 @@
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>1.8050383E7</v>
       </c>
       <c r="B16" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>1.4594467E7</v>
       </c>
       <c r="B17" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>1.5758467E7</v>
       </c>
       <c r="B18" t="n">
         <v>2024.0</v>
       </c>
     </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>1.4755225E7</v>
+      </c>
+      <c r="B19" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>